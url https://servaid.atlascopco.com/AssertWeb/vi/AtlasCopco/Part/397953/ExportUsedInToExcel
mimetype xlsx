--- v0 (2025-11-04)
+++ v1 (2026-11-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
   <si>
-    <t>Sản phẩm số</t>
+    <t>Product No.</t>
   </si>
   <si>
     <t>Tên sản phẩm</t>
   </si>
   <si>
     <t>Con đường</t>
   </si>
   <si>
     <t>8421010800</t>
   </si>
   <si>
     <t>LBB16 EP003 1/4</t>
   </si>
   <si>
     <t>Service Equipment/4110204800 Chuck Key CK7</t>
   </si>
   <si>
     <t>8421010801</t>
   </si>
   <si>
     <t>LBB16 EP-003</t>
   </si>
   <si>
     <t>8421010802</t>
   </si>
@@ -578,51 +578,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C159"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.5528564453125" customWidth="1"/>
+    <col min="1" max="1" width="12.3492660522461" customWidth="1"/>
     <col min="2" max="2" width="19.6089363098145" customWidth="1"/>
     <col min="3" max="3" width="42.8642311096191" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>5</v>
       </c>
@@ -2147,214 +2147,214 @@
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>104</v>
+        <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>