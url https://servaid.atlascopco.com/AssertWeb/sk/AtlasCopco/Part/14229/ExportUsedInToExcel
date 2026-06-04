--- v1 (2026-02-17)
+++ v2 (2026-06-04)
@@ -162,55 +162,55 @@
   <si>
     <t>8433323045</t>
   </si>
   <si>
     <t>ETP TBP-S91-80-13</t>
   </si>
   <si>
     <t>8433323060</t>
   </si>
   <si>
     <t>ETP TBP131-150-13</t>
   </si>
   <si>
     <t>8433323061</t>
   </si>
   <si>
     <t>ETP TBP131-150-13-BD</t>
   </si>
   <si>
     <t>8433323065</t>
   </si>
   <si>
     <t>ETP TBP-S131-150-13</t>
   </si>
   <si>
+    <t>Náhradné diely/ Pulse unit</t>
+  </si>
+  <si>
     <t>Náhradné diely/ Pulse
 unit</t>
-  </si>
-[...1 lines deleted...]
-    <t>Náhradné diely/ Pulse unit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -503,291 +503,291 @@
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>