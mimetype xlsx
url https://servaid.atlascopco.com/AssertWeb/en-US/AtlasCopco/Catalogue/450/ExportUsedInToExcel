--- v0 (2026-04-04)
+++ v1 (2026-10-10)
@@ -21,111 +21,111 @@
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>Product No.</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>ServAid - Spare Parts and Product Information</t>
   </si>
   <si>
     <t>Balancers/8202077801 WP-05-3</t>
   </si>
   <si>
+    <t>8431038155</t>
+  </si>
+  <si>
+    <t>EP8PTI70 HR10-MT</t>
+  </si>
+  <si>
+    <t>Accessories/8202077801 WP-05-3</t>
+  </si>
+  <si>
     <t>8431038150</t>
   </si>
   <si>
     <t>EP7PTI55 HR10-MT</t>
   </si>
   <si>
-    <t>Accessories/8202077801 WP-05-3</t>
+    <t>8431038255</t>
+  </si>
+  <si>
+    <t>EP8PTI45 HR10-MT-L</t>
   </si>
   <si>
     <t>8431038250</t>
   </si>
   <si>
     <t>EP7PTI35 HR10-MT-L</t>
   </si>
   <si>
-    <t>8431038255</t>
-[...2 lines deleted...]
-    <t>EP8PTI45 HR10-MT-L</t>
+    <t>8431038170</t>
+  </si>
+  <si>
+    <t>EP13PTI150 HR13-MT</t>
+  </si>
+  <si>
+    <t>8431038270</t>
+  </si>
+  <si>
+    <t>EP13PTI110 HR13-MT-L</t>
+  </si>
+  <si>
+    <t>8431038260</t>
+  </si>
+  <si>
+    <t>EP9PTI65 HR13-MT-L</t>
+  </si>
+  <si>
+    <t>8431038265</t>
+  </si>
+  <si>
+    <t>EP11PTI80 HR13-MT-L</t>
+  </si>
+  <si>
+    <t>8431038165</t>
+  </si>
+  <si>
+    <t>EP11PTI100 HR13-MT</t>
   </si>
   <si>
     <t>8431038160</t>
   </si>
   <si>
     <t>EP9PTI80 HR13-MT</t>
-  </si>
-[...34 lines deleted...]
-    <t>EP8PTI70 HR10-MT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>