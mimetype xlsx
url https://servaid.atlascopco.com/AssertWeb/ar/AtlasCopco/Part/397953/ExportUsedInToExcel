--- v1 (2025-12-24)
+++ v2 (2026-10-31)
@@ -2147,214 +2147,214 @@
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>104</v>
+        <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>