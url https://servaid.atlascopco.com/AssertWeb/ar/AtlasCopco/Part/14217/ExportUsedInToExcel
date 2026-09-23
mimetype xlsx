--- v1 (2026-03-21)
+++ v2 (2026-09-23)
@@ -248,126 +248,126 @@
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>